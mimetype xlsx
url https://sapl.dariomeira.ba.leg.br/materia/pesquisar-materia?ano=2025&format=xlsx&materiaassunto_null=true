--- v0 (2025-12-10)
+++ v1 (2026-05-04)
@@ -54,123 +54,123 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Marivane Dias Santos</t>
   </si>
   <si>
-    <t>https://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_009-2025_crias_conselho_de_turismo.pdf</t>
+    <t>http://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_009-2025_crias_conselho_de_turismo.pdf</t>
   </si>
   <si>
     <t>Cria Conselho Municipal de Turismo COMTUR e dá outras providências</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_010-2025_politicas_publicas.pdf</t>
+    <t>http://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_010-2025_politicas_publicas.pdf</t>
   </si>
   <si>
     <t>CRIA O DEPARTAMENTO DE POLITICAS PUBLICAS PARA A MULHER, VINCULADO À SECRETARIA DE ASSISTENCIA SOCIAL, E CRIA O CARGO DE COORDENADOR DE POLÍTICAS PÚBLICAS PARA AS MULHERES, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_012-2025_-_sim.pdf</t>
+    <t>http://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_012-2025_-_sim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Lei do Serviço de Inspeção Municipal e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam e/ou processam produtos de origem animal no Município de DÁRIO MEIRA/BA e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_013-2025_reformulacao_cmds.pdf</t>
+    <t>http://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_013-2025_reformulacao_cmds.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e/ou reformulação do Conselho Municipal de Desenvolvimento Sustentável - CMDS e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_complentar_001-2025_preservacao_patrimonio.pdf</t>
+    <t>http://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_complentar_001-2025_preservacao_patrimonio.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a preservação do Patrimônio Histórico, Cultural e Natural do Município de DÁRIO MEIRA, cria o Conselho Municipal de Proteção do Patrimônio Cultural de DÁRIO MEIRA."</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Selisvaldo da Silva Miranda</t>
   </si>
   <si>
-    <t>https://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_019_2025_-_pocos_artesiasnos.pdf</t>
+    <t>http://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_019_2025_-_pocos_artesiasnos.pdf</t>
   </si>
   <si>
     <t>solicita:_x000D_
 1.	A instalação de uma estação de tratamento e distribuição de água proveniente de poço artesiano na comunidade de Água Branca, visando atender à necessidade urgente de acesso à água potável para os moradores da localidade;_x000D_
 2.	A construção de uma estação de água por gravidade para atender as comunidades da região do Lagoão, Pé da Serra e Palmeira, aproveitando os recursos naturais da região e buscando uma solução sustentável e eficaz para o abastecimento de água.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -479,68 +479,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_009-2025_crias_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_010-2025_politicas_publicas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_012-2025_-_sim.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_013-2025_reformulacao_cmds.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_complentar_001-2025_preservacao_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_019_2025_-_pocos_artesiasnos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_009-2025_crias_conselho_de_turismo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_010-2025_politicas_publicas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_012-2025_-_sim.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_013-2025_reformulacao_cmds.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_complentar_001-2025_preservacao_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dariomeira.ba.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_019_2025_-_pocos_artesiasnos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="2.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="232.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>